--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="261">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -402,50 +402,234 @@
   <si>
     <t>827</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_27-2026.pdf</t>
   </si>
   <si>
     <t>Destinação e utilização dos paver fabricados para a obra do Parque do Lago.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_28-2026.pdf</t>
   </si>
   <si>
     <t>Construção de abrigos cobertos em frente aos portões de acesso principal das unidades educacionais municipais.</t>
   </si>
   <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Celso Andrade</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Colocação de pedra irregular ou cascalho nas estradas_x000D_
+de terra do município.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de uma van destinada à Secretaria Municipal_x000D_
+de Esporte.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estruturação de projeto cultural de execução de desfile_x000D_
+cívico em comemoração a Independência do Brasil, com a_x000D_
+participação de fanfara municipal.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e alargamento de pontes rurais.</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/840/indicacao_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de assentos individualizados na _x000D_
+arquibancada da quadra municipal, com destinação de espaço _x000D_
+específico e sinalizado para circulação de pessoas para o acesso _x000D_
+do espaço no nivelamento superior.</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/841/indicacao_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de construção de uma rotatória na Avenida Dr. Joaquim Vicente de Castro.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/842/indicacao_35-2026-.pdf</t>
+  </si>
+  <si>
+    <t>Construção de pista de motocross no terreno do antigo lixão municipal.</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/845/indicacao_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de estudo para concessão, revisão ou adequação do adicional de insalubridade aos servidores municipais expostos a agentes nocivos à saúde.</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal que realize uma campanha de arrecadação voluntária de alimentos não perecíveis durante as festividades.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de veículo para crianças autistas.</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação de praça pública no Distrito de Bela Vista do Ivaí.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e pintura da quadra municipal de Bela Vista do Ivaí.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>Prestação de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/850/prestacao_de_contas_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas do Prefeito Municipal exercício financeiro 2024 – Parecer Prévio do TCE-PR pela Regularidade com Ressalvas.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_decreto_legislativo_2-2026-prestacao_contas_2023.pdf</t>
+  </si>
+  <si>
+    <t>Prestação de Contas Anual. Exercício 2023. Decide-se por manter o parecer vinculado ao processo 208396/24 do Tribunal de Contas do Estado do Paraná, subsidiado pela Instrução n.º 3189/2024 – CGM, dando por regular as contas do senhor Altair Molina Serrano.</t>
+  </si>
+  <si>
     <t>793</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Euripedes Molina Tasca Junior</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_de_lei_no_01_-_2026_-_recomposicao_salarial_da_tabela_de_vencimentos_cargos_efetivos_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária da tabela de vencimentos dos Servidores Públicos Municipais com base no índice do INPC e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/795/projeto_de_lei_no_02_-2026_-_recomposicao_salarial_cargos_em_comissao_-_2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 36, de 27 de dezembro de 2024, que dispõe sobre a Estrutura Organizacional e Administrativa do Município de Fênix, Estado do Paraná, e dá outras providências.</t>
@@ -483,93 +667,183 @@
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no_07-_2026_-_cria_conselho_municipal_de_esporte__cme.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte do Município de Fênix, define sua composição, competência e funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_no_08-_2026_-_fundo_de_esporte_esporte_que_queremos.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Esporte – FME, vinculado à Secretaria Municipal de Esporte de Fênix, e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/806/projeto_de_lei_no_09-_2026_-__reducao_carga_horaria_30_horas_-_assistente_social_fisioterapeuta_e_terapeuta_ocupacional_no_municipio.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a redução de carga horária da categoria funcional de Assistente Social, Fisioterapeuta e Terapeuta Ocupacional e dá outras providências”.</t>
   </si>
   <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/834/projeto_de_lei_no_10_-_2026_-_ldo_2027_-_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/829/projeto_de_lei_no_11-_2026_-projeto_de_lei_que_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__sim_no_ambito_do_municipio_de_fenixpr..pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei que dispõe sobre a criação do Serviço de Inspeção Municipal – SIM, no âmbito do Município de Fênix/PR.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_no_12-_2026_-projeto_de_lei_que_cria_o_fundo_municipal_de_apoio_ao_produtor_rural__fmapr.pdf</t>
+  </si>
+  <si>
+    <t>incluso Projeto de Lei que institui o Programa de Desenvolvimento Rural Estratégico “Porteira Adentro” no Município de Fênix/PR, cria o Fundo Municipal de Apoio ao Produtor Rural – FMAPR</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/836/projeto_de_lei_no_13_-_2026_-_dispoe_sobre_convenio_com_o_consorcio_intergestores_parana_saude.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECULTIVO  MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE  E DA OUTRAS PROVIDÊNCIAS:</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/835/projeto_de_lei_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA. Altera a Lei Complementar nº 19, de 27 de setembro de 2023, que dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Servidores Públicos da Administração Pública Direta do município de Fênix, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_de_lei_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito da Administração Pública do Município de Fênix, as pequenas compras e a prestação de serviços de pronto pagamento, nos termos da Lei Federal nº 14.133/2021, e dá outras providências.</t>
+  </si>
+  <si>
     <t>791</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>João do Banco, Joaquim Rodrigues, Robinho da Bela Vista</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/791/pll_01-2026-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição inflacionária na Tabela dos Vencimentos dos Servidores Públicos Municipais do Poder Legislativo do Município de Fênix e dá outras providências.</t>
   </si>
   <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>Pingo</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/843/pll_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Estrada Municipal Prefeito Eurípedes Molina Tasca" a estrada rural que liga a sede do Município de Fênix ao Distrito de Bela Vista do Ivaí.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/837/lgpd-projeto_de_resolucao_1-2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei nº 13.709 de 14 de agosto de 2018, Lei Geral de Proteção de Dados Pessoais (LGPD), e dispõe sobre o Encarregado de Dados no Poder Legislativo de Fênix. Paraná</t>
+  </si>
+  <si>
     <t>803</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_limpa_fossa_.pdf</t>
   </si>
   <si>
     <t>Informações a respeito do caminhão de limpeza de fossa adquirido pelo município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>Robinho da Bela Vista, Tiaguinho do Ônibus</t>
   </si>
   <si>
     <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_02-2026.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal sobre o pagamento de abono natalino a trabalhadores terceirizados.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/851/requeirmento_3-2026_-_dayane_molina.pdf</t>
+  </si>
+  <si>
+    <t>Concessão de Voto de Aplauso à Secretária Municipal de Ação Social, Senhora DAYANE DE SÁ MOLINA e sua equipe de trabalho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -873,69 +1147,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/788/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/790/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/792/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_10-2026-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/808/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/809/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/815/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/818/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/824/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/825/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/820/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_de_lei_no_01_-_2026_-_recomposicao_salarial_da_tabela_de_vencimentos_cargos_efetivos_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/795/projeto_de_lei_no_02_-2026_-_recomposicao_salarial_cargos_em_comissao_-_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/796/projet2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/798/projeto_de_lei_no_05-_2026_-__reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/800/projeto_de_lei_no_06-_2026_-_adequacoes_na_estrutura_da_secretaria_municipal_de_assistencia_e_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no_07-_2026_-_cria_conselho_municipal_de_esporte__cme.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_no_08-_2026_-_fundo_de_esporte_esporte_que_queremos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/806/projeto_de_lei_no_09-_2026_-__reducao_carga_horaria_30_horas_-_assistente_social_fisioterapeuta_e_terapeuta_ocupacional_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/791/pll_01-2026-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_limpa_fossa_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_02-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/788/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/790/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/792/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/797/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/804/indicacao_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/805/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/807/indicacao_10-2026-.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/808/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/809/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/814/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/815/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/816/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/818/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/824/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/825/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/820/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/839/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/840/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/841/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/842/indicacao_35-2026-.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/845/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/846/indicacao_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/847/indicacao_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/848/indicacao_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/849/indicacao_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/850/prestacao_de_contas_01-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_decreto_legislativo_2-2026-prestacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/793/projeto_de_lei_no_01_-_2026_-_recomposicao_salarial_da_tabela_de_vencimentos_cargos_efetivos_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/795/projeto_de_lei_no_02_-2026_-_recomposicao_salarial_cargos_em_comissao_-_2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/796/projet2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/798/projeto_de_lei_no_05-_2026_-__reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/800/projeto_de_lei_no_06-_2026_-_adequacoes_na_estrutura_da_secretaria_municipal_de_assistencia_e_desenvolvimento_social.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_no_07-_2026_-_cria_conselho_municipal_de_esporte__cme.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_no_08-_2026_-_fundo_de_esporte_esporte_que_queremos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/806/projeto_de_lei_no_09-_2026_-__reducao_carga_horaria_30_horas_-_assistente_social_fisioterapeuta_e_terapeuta_ocupacional_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/834/projeto_de_lei_no_10_-_2026_-_ldo_2027_-_completo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/829/projeto_de_lei_no_11-_2026_-projeto_de_lei_que_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal__sim_no_ambito_do_municipio_de_fenixpr..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_no_12-_2026_-projeto_de_lei_que_cria_o_fundo_municipal_de_apoio_ao_produtor_rural__fmapr.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/836/projeto_de_lei_no_13_-_2026_-_dispoe_sobre_convenio_com_o_consorcio_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/835/projeto_de_lei_14-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/844/projeto_de_lei_15-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/791/pll_01-2026-.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/843/pll_02-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/837/lgpd-projeto_de_resolucao_1-2026_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/803/requerimento_limpa_fossa_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/819/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fenix.pr.leg.br/media/sapl/public/materialegislativa/2026/851/requeirmento_3-2026_-_dayane_molina.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="196.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="172.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="231.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1656,369 +1930,990 @@
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H29" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
         <v>132</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G30" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H31" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>21</v>
+        <v>140</v>
       </c>
       <c r="D32" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="D33" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
         <v>132</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>152</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
         <v>132</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="H35" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>43</v>
+        <v>156</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>160</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>132</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>164</v>
       </c>
       <c r="D38" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>159</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H38" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>168</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>165</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H41" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>180</v>
+      </c>
+      <c r="E42" t="s">
+        <v>181</v>
+      </c>
+      <c r="F42" t="s">
+        <v>44</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H42" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>17</v>
       </c>
-      <c r="D40" t="s">
-[...12 lines deleted...]
-        <v>171</v>
+      <c r="D43" t="s">
+        <v>185</v>
+      </c>
+      <c r="E43" t="s">
+        <v>186</v>
+      </c>
+      <c r="F43" t="s">
+        <v>44</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>190</v>
+      </c>
+      <c r="E44" t="s">
+        <v>191</v>
+      </c>
+      <c r="F44" t="s">
+        <v>192</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>190</v>
+      </c>
+      <c r="E45" t="s">
+        <v>191</v>
+      </c>
+      <c r="F45" t="s">
+        <v>192</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" t="s">
+        <v>190</v>
+      </c>
+      <c r="E46" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" t="s">
+        <v>192</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H46" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" t="s">
+        <v>190</v>
+      </c>
+      <c r="E47" t="s">
+        <v>191</v>
+      </c>
+      <c r="F47" t="s">
+        <v>192</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" t="s">
+        <v>190</v>
+      </c>
+      <c r="E48" t="s">
+        <v>191</v>
+      </c>
+      <c r="F48" t="s">
+        <v>192</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H48" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>38</v>
+      </c>
+      <c r="D49" t="s">
+        <v>190</v>
+      </c>
+      <c r="E49" t="s">
+        <v>191</v>
+      </c>
+      <c r="F49" t="s">
+        <v>192</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>43</v>
+      </c>
+      <c r="D50" t="s">
+        <v>190</v>
+      </c>
+      <c r="E50" t="s">
+        <v>191</v>
+      </c>
+      <c r="F50" t="s">
+        <v>192</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>48</v>
+      </c>
+      <c r="D51" t="s">
+        <v>190</v>
+      </c>
+      <c r="E51" t="s">
+        <v>191</v>
+      </c>
+      <c r="F51" t="s">
+        <v>192</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H51" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" t="s">
+        <v>192</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" t="s">
+        <v>190</v>
+      </c>
+      <c r="E53" t="s">
+        <v>191</v>
+      </c>
+      <c r="F53" t="s">
+        <v>192</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>61</v>
+      </c>
+      <c r="D54" t="s">
+        <v>190</v>
+      </c>
+      <c r="E54" t="s">
+        <v>191</v>
+      </c>
+      <c r="F54" t="s">
+        <v>192</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>65</v>
+      </c>
+      <c r="D55" t="s">
+        <v>190</v>
+      </c>
+      <c r="E55" t="s">
+        <v>191</v>
+      </c>
+      <c r="F55" t="s">
+        <v>192</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>69</v>
+      </c>
+      <c r="D56" t="s">
+        <v>190</v>
+      </c>
+      <c r="E56" t="s">
+        <v>191</v>
+      </c>
+      <c r="F56" t="s">
+        <v>192</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>73</v>
+      </c>
+      <c r="D57" t="s">
+        <v>190</v>
+      </c>
+      <c r="E57" t="s">
+        <v>191</v>
+      </c>
+      <c r="F57" t="s">
+        <v>192</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>235</v>
+      </c>
+      <c r="E58" t="s">
+        <v>236</v>
+      </c>
+      <c r="F58" t="s">
+        <v>237</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>235</v>
+      </c>
+      <c r="E59" t="s">
+        <v>236</v>
+      </c>
+      <c r="F59" t="s">
+        <v>241</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>245</v>
+      </c>
+      <c r="E60" t="s">
+        <v>246</v>
+      </c>
+      <c r="F60" t="s">
+        <v>237</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H60" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>250</v>
+      </c>
+      <c r="E61" t="s">
+        <v>251</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H61" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>250</v>
+      </c>
+      <c r="E62" t="s">
+        <v>251</v>
+      </c>
+      <c r="F62" t="s">
+        <v>255</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" t="s">
+        <v>250</v>
+      </c>
+      <c r="E63" t="s">
+        <v>251</v>
+      </c>
+      <c r="F63" t="s">
+        <v>241</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H63" t="s">
+        <v>260</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>